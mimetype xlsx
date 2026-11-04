--- v0 (2026-07-27)
+++ v1 (2026-11-04)
@@ -1,64 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CY\Desktop\BERAP PROESS 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Investment Promotion Bureau\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E9E7A209-BC8B-449A-8039-329FF20C4EDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0EC597BC-63E8-4A4D-A8F1-4A0D0E3319B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{343BC76A-D8F4-4B13-AB9F-4B7D82FB88BC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{343BC76A-D8F4-4B13-AB9F-4B7D82FB88BC}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$2:$L$78</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$2:$O$79</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J78" i="1" l="1"/>
 </calcChain>
 </file>
 
@@ -1602,58 +1604,57 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1664,50 +1665,52 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1801,50 +1804,103 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Accent1" xfId="1" builtinId="29"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>190501</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>74083</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>740834</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>960240</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B296771B-F0AB-D175-5548-E6F73351D8CE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10080626" y="104928458"/>
+          <a:ext cx="2121958" cy="886157"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2099,1955 +2155,1971 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57041F25-54F1-41E9-96AF-A8615564DB3E}">
   <dimension ref="A2:O79"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="E1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:O79"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="5.453125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="22" style="1" customWidth="1"/>
-    <col min="3" max="3" width="29.453125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="29.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="60" style="1" customWidth="1"/>
-    <col min="5" max="5" width="31.453125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="12" width="20.54296875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="31.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="23.5703125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="16.85546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="31.85546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="24.5703125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="25.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="20.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="32" style="1" customWidth="1"/>
-    <col min="14" max="14" width="41.54296875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16384" width="8.81640625" style="1"/>
+    <col min="14" max="14" width="41.5703125" style="1" customWidth="1"/>
+    <col min="15" max="15" width="39.7109375" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:15" ht="31">
-      <c r="A2" s="51" t="s">
+    <row r="2" spans="1:15" ht="31.5">
+      <c r="A2" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="51"/>
-[...12 lines deleted...]
-      <c r="A3" s="61" t="s">
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+    </row>
+    <row r="3" spans="1:15" ht="32.25" thickBot="1">
+      <c r="A3" s="62" t="s">
         <v>155</v>
       </c>
-      <c r="B3" s="62"/>
-[...10 lines deleted...]
-      <c r="M3" s="49" t="s">
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="50" t="s">
         <v>156</v>
       </c>
-      <c r="N3" s="50"/>
-[...3 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+    </row>
+    <row r="4" spans="1:15" s="2" customFormat="1" ht="120.75" thickBot="1">
+      <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="H4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="I4" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="J4" s="19" t="s">
+      <c r="J4" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="7" t="s">
+      <c r="K4" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="L4" s="20" t="s">
+      <c r="L4" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="M4" s="21" t="s">
+      <c r="M4" s="20" t="s">
         <v>157</v>
       </c>
-      <c r="N4" s="21" t="s">
+      <c r="N4" s="20" t="s">
         <v>159</v>
       </c>
-      <c r="O4" s="21" t="s">
+      <c r="O4" s="20" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="315">
-      <c r="A5" s="44">
+      <c r="A5" s="45">
         <v>1</v>
       </c>
-      <c r="B5" s="30" t="s">
+      <c r="B5" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="C5" s="30" t="s">
+      <c r="C5" s="31" t="s">
         <v>135</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="7" t="s">
         <v>136</v>
       </c>
-      <c r="E5" s="30" t="s">
+      <c r="E5" s="31" t="s">
         <v>125</v>
       </c>
-      <c r="F5" s="30" t="s">
+      <c r="F5" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="G5" s="30" t="s">
+      <c r="G5" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="H5" s="30" t="s">
+      <c r="H5" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="30" t="s">
+      <c r="I5" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="38">
+      <c r="J5" s="39">
         <v>200000000</v>
       </c>
-      <c r="K5" s="52" t="s">
+      <c r="K5" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="L5" s="58" t="s">
+      <c r="L5" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="M5" s="22" t="s">
+      <c r="M5" s="21" t="s">
         <v>191</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="28" t="s">
         <v>202</v>
       </c>
-      <c r="O5" s="22" t="s">
+      <c r="O5" s="21" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="88.5" customHeight="1">
-      <c r="A6" s="45"/>
-[...2 lines deleted...]
-      <c r="D6" s="32" t="s">
+      <c r="A6" s="46"/>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37"/>
+      <c r="D6" s="33" t="s">
         <v>123</v>
       </c>
-      <c r="E6" s="36"/>
-[...26 lines deleted...]
-      <c r="O7" s="22"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="21"/>
+      <c r="N6" s="30"/>
+      <c r="O6" s="21"/>
+    </row>
+    <row r="7" spans="1:15" ht="246.95" customHeight="1" thickBot="1">
+      <c r="A7" s="47"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="41"/>
+      <c r="K7" s="55"/>
+      <c r="L7" s="61"/>
+      <c r="M7" s="21"/>
+      <c r="N7" s="29"/>
+      <c r="O7" s="21"/>
     </row>
     <row r="8" spans="1:15" ht="231">
-      <c r="A8" s="44">
+      <c r="A8" s="45">
         <v>2</v>
       </c>
-      <c r="B8" s="55" t="s">
+      <c r="B8" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C8" s="30" t="s">
+      <c r="C8" s="31" t="s">
         <v>142</v>
       </c>
-      <c r="D8" s="8" t="s">
+      <c r="D8" s="7" t="s">
         <v>137</v>
       </c>
-      <c r="E8" s="30" t="s">
+      <c r="E8" s="31" t="s">
         <v>138</v>
       </c>
-      <c r="F8" s="30" t="s">
+      <c r="F8" s="31" t="s">
         <v>140</v>
       </c>
-      <c r="G8" s="30" t="s">
+      <c r="G8" s="31" t="s">
         <v>139</v>
       </c>
-      <c r="H8" s="30" t="s">
+      <c r="H8" s="31" t="s">
         <v>141</v>
       </c>
-      <c r="I8" s="30" t="s">
+      <c r="I8" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="39">
         <v>50000000</v>
       </c>
-      <c r="K8" s="30" t="s">
+      <c r="K8" s="31" t="s">
         <v>96</v>
       </c>
-      <c r="L8" s="41" t="s">
+      <c r="L8" s="42" t="s">
         <v>97</v>
       </c>
-      <c r="M8" s="25" t="s">
+      <c r="M8" s="26" t="s">
         <v>192</v>
       </c>
-      <c r="N8" s="27" t="s">
+      <c r="N8" s="28" t="s">
         <v>228</v>
       </c>
-      <c r="O8" s="22" t="s">
+      <c r="O8" s="21" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="9" spans="1:15" ht="23.5" customHeight="1">
-[...14 lines deleted...]
-      <c r="O9" s="27" t="s">
+    <row r="9" spans="1:15" ht="23.45" customHeight="1">
+      <c r="A9" s="46"/>
+      <c r="B9" s="57"/>
+      <c r="C9" s="37"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="37"/>
+      <c r="I9" s="37"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="37"/>
+      <c r="L9" s="43"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="30"/>
+      <c r="O9" s="28" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="10" spans="1:15" ht="94">
-[...3 lines deleted...]
-      <c r="D10" s="11" t="s">
+    <row r="10" spans="1:15" ht="96">
+      <c r="A10" s="46"/>
+      <c r="B10" s="57"/>
+      <c r="C10" s="37"/>
+      <c r="D10" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="E10" s="36"/>
-[...32 lines deleted...]
-      <c r="D12" s="10" t="s">
+      <c r="E10" s="37"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="37"/>
+      <c r="H10" s="37"/>
+      <c r="I10" s="37"/>
+      <c r="J10" s="40"/>
+      <c r="K10" s="37"/>
+      <c r="L10" s="43"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="30"/>
+      <c r="O10" s="30"/>
+    </row>
+    <row r="11" spans="1:15" ht="24">
+      <c r="A11" s="46"/>
+      <c r="B11" s="57"/>
+      <c r="C11" s="37"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="37"/>
+      <c r="H11" s="37"/>
+      <c r="I11" s="37"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="37"/>
+      <c r="L11" s="43"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="29"/>
+      <c r="O11" s="30"/>
+    </row>
+    <row r="12" spans="1:15" ht="174.95" customHeight="1" thickBot="1">
+      <c r="A12" s="47"/>
+      <c r="B12" s="58"/>
+      <c r="C12" s="38"/>
+      <c r="D12" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="E12" s="37"/>
-[...8 lines deleted...]
-      <c r="N12" s="22" t="s">
+      <c r="E12" s="38"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="38"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="38"/>
+      <c r="L12" s="44"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="21" t="s">
         <v>229</v>
       </c>
-      <c r="O12" s="28"/>
-[...2 lines deleted...]
-      <c r="A13" s="44">
+      <c r="O12" s="29"/>
+    </row>
+    <row r="13" spans="1:15" ht="303.95" customHeight="1">
+      <c r="A13" s="45">
         <v>3</v>
       </c>
-      <c r="B13" s="30" t="s">
+      <c r="B13" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="30" t="s">
+      <c r="C13" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="D13" s="8" t="s">
+      <c r="D13" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="E13" s="30" t="s">
+      <c r="E13" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="F13" s="30" t="s">
+      <c r="F13" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="G13" s="30" t="s">
+      <c r="G13" s="31" t="s">
         <v>144</v>
       </c>
-      <c r="H13" s="30" t="s">
+      <c r="H13" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="I13" s="30" t="s">
+      <c r="I13" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="J13" s="38">
+      <c r="J13" s="39">
         <v>10000000</v>
       </c>
-      <c r="K13" s="30" t="s">
+      <c r="K13" s="31" t="s">
         <v>98</v>
       </c>
-      <c r="L13" s="41" t="s">
+      <c r="L13" s="42" t="s">
         <v>99</v>
       </c>
-      <c r="M13" s="25" t="s">
+      <c r="M13" s="26" t="s">
         <v>194</v>
       </c>
-      <c r="N13" s="27" t="s">
+      <c r="N13" s="28" t="s">
         <v>203</v>
       </c>
-      <c r="O13" s="22" t="s">
+      <c r="O13" s="21" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="14" spans="1:15" ht="8.15" customHeight="1">
-[...14 lines deleted...]
-      <c r="O14" s="27" t="s">
+    <row r="14" spans="1:15" ht="8.1" customHeight="1">
+      <c r="A14" s="46"/>
+      <c r="B14" s="37"/>
+      <c r="C14" s="37"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="37"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="37"/>
+      <c r="H14" s="37"/>
+      <c r="I14" s="37"/>
+      <c r="J14" s="40"/>
+      <c r="K14" s="37"/>
+      <c r="L14" s="43"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="29"/>
+      <c r="O14" s="28" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="15" spans="1:15" ht="211.5">
-[...3 lines deleted...]
-      <c r="D15" s="11" t="s">
+    <row r="15" spans="1:15" ht="216">
+      <c r="A15" s="46"/>
+      <c r="B15" s="37"/>
+      <c r="C15" s="37"/>
+      <c r="D15" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="E15" s="36"/>
-[...8 lines deleted...]
-      <c r="N15" s="25" t="s">
+      <c r="E15" s="37"/>
+      <c r="F15" s="37"/>
+      <c r="G15" s="37"/>
+      <c r="H15" s="37"/>
+      <c r="I15" s="37"/>
+      <c r="J15" s="40"/>
+      <c r="K15" s="37"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="26" t="s">
         <v>204</v>
       </c>
-      <c r="O15" s="29"/>
-[...22 lines deleted...]
-      <c r="D17" s="11" t="s">
+      <c r="O15" s="30"/>
+    </row>
+    <row r="16" spans="1:15" ht="24">
+      <c r="A16" s="46"/>
+      <c r="B16" s="37"/>
+      <c r="C16" s="37"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="37"/>
+      <c r="F16" s="37"/>
+      <c r="G16" s="37"/>
+      <c r="H16" s="37"/>
+      <c r="I16" s="37"/>
+      <c r="J16" s="40"/>
+      <c r="K16" s="37"/>
+      <c r="L16" s="43"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="30"/>
+    </row>
+    <row r="17" spans="1:15" ht="72">
+      <c r="A17" s="46"/>
+      <c r="B17" s="37"/>
+      <c r="C17" s="37"/>
+      <c r="D17" s="10" t="s">
         <v>143</v>
       </c>
-      <c r="E17" s="36"/>
-[...32 lines deleted...]
-      <c r="D19" s="11" t="s">
+      <c r="E17" s="37"/>
+      <c r="F17" s="37"/>
+      <c r="G17" s="37"/>
+      <c r="H17" s="37"/>
+      <c r="I17" s="37"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="37"/>
+      <c r="L17" s="43"/>
+      <c r="M17" s="27"/>
+      <c r="N17" s="27"/>
+      <c r="O17" s="30"/>
+    </row>
+    <row r="18" spans="1:15" ht="24">
+      <c r="A18" s="46"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="37"/>
+      <c r="H18" s="37"/>
+      <c r="I18" s="37"/>
+      <c r="J18" s="40"/>
+      <c r="K18" s="37"/>
+      <c r="L18" s="43"/>
+      <c r="M18" s="27"/>
+      <c r="N18" s="27"/>
+      <c r="O18" s="30"/>
+    </row>
+    <row r="19" spans="1:15" ht="72">
+      <c r="A19" s="46"/>
+      <c r="B19" s="37"/>
+      <c r="C19" s="37"/>
+      <c r="D19" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="E19" s="36"/>
-[...26 lines deleted...]
-      <c r="O20" s="28"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="37"/>
+      <c r="G19" s="37"/>
+      <c r="H19" s="37"/>
+      <c r="I19" s="37"/>
+      <c r="J19" s="40"/>
+      <c r="K19" s="37"/>
+      <c r="L19" s="43"/>
+      <c r="M19" s="27"/>
+      <c r="N19" s="27"/>
+      <c r="O19" s="30"/>
+    </row>
+    <row r="20" spans="1:15" ht="8.4499999999999993" customHeight="1" thickBot="1">
+      <c r="A20" s="47"/>
+      <c r="B20" s="38"/>
+      <c r="C20" s="38"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="38"/>
+      <c r="L20" s="44"/>
+      <c r="M20" s="27"/>
+      <c r="N20" s="27"/>
+      <c r="O20" s="29"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" s="44">
+      <c r="A21" s="45">
         <v>4</v>
       </c>
-      <c r="B21" s="30" t="s">
+      <c r="B21" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="C21" s="33" t="s">
+      <c r="C21" s="34" t="s">
         <v>160</v>
       </c>
-      <c r="D21" s="47" t="s">
+      <c r="D21" s="48" t="s">
         <v>95</v>
       </c>
-      <c r="E21" s="30" t="s">
+      <c r="E21" s="31" t="s">
         <v>127</v>
       </c>
-      <c r="F21" s="30" t="s">
+      <c r="F21" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="G21" s="30" t="s">
+      <c r="G21" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="H21" s="30" t="s">
+      <c r="H21" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="I21" s="30" t="s">
+      <c r="I21" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="J21" s="38">
+      <c r="J21" s="39">
         <v>50000000</v>
       </c>
-      <c r="K21" s="30" t="s">
+      <c r="K21" s="31" t="s">
         <v>100</v>
       </c>
-      <c r="L21" s="41" t="s">
+      <c r="L21" s="42" t="s">
         <v>101</v>
       </c>
-      <c r="M21" s="25" t="s">
+      <c r="M21" s="26" t="s">
         <v>161</v>
       </c>
-      <c r="N21" s="25" t="s">
+      <c r="N21" s="26" t="s">
         <v>162</v>
       </c>
-      <c r="O21" s="25" t="s">
+      <c r="O21" s="26" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" s="45"/>
-[...13 lines deleted...]
-      <c r="O22" s="26"/>
+      <c r="A22" s="46"/>
+      <c r="B22" s="37"/>
+      <c r="C22" s="35"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="37"/>
+      <c r="G22" s="37"/>
+      <c r="H22" s="37"/>
+      <c r="I22" s="37"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="37"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="27"/>
+      <c r="O22" s="27"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" s="45"/>
-[...13 lines deleted...]
-      <c r="O23" s="26"/>
+      <c r="A23" s="46"/>
+      <c r="B23" s="37"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="37"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="37"/>
+      <c r="H23" s="37"/>
+      <c r="I23" s="37"/>
+      <c r="J23" s="40"/>
+      <c r="K23" s="37"/>
+      <c r="L23" s="43"/>
+      <c r="M23" s="27"/>
+      <c r="N23" s="27"/>
+      <c r="O23" s="27"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" s="45"/>
-[...13 lines deleted...]
-      <c r="O24" s="26"/>
+      <c r="A24" s="46"/>
+      <c r="B24" s="37"/>
+      <c r="C24" s="35"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="37"/>
+      <c r="G24" s="37"/>
+      <c r="H24" s="37"/>
+      <c r="I24" s="37"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="37"/>
+      <c r="L24" s="43"/>
+      <c r="M24" s="27"/>
+      <c r="N24" s="27"/>
+      <c r="O24" s="27"/>
     </row>
     <row r="25" spans="1:15">
-      <c r="A25" s="45"/>
-[...13 lines deleted...]
-      <c r="O25" s="26"/>
+      <c r="A25" s="46"/>
+      <c r="B25" s="37"/>
+      <c r="C25" s="35"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="37"/>
+      <c r="H25" s="37"/>
+      <c r="I25" s="37"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="37"/>
+      <c r="L25" s="43"/>
+      <c r="M25" s="27"/>
+      <c r="N25" s="27"/>
+      <c r="O25" s="27"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" s="45"/>
-[...13 lines deleted...]
-      <c r="O26" s="26"/>
+      <c r="A26" s="46"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="35"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="37"/>
+      <c r="F26" s="37"/>
+      <c r="G26" s="37"/>
+      <c r="H26" s="37"/>
+      <c r="I26" s="37"/>
+      <c r="J26" s="40"/>
+      <c r="K26" s="37"/>
+      <c r="L26" s="43"/>
+      <c r="M26" s="27"/>
+      <c r="N26" s="27"/>
+      <c r="O26" s="27"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" s="45"/>
-[...30 lines deleted...]
-      <c r="O28" s="26"/>
+      <c r="A27" s="46"/>
+      <c r="B27" s="37"/>
+      <c r="C27" s="35"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="37"/>
+      <c r="I27" s="37"/>
+      <c r="J27" s="40"/>
+      <c r="K27" s="37"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="27"/>
+      <c r="N27" s="27"/>
+      <c r="O27" s="27"/>
+    </row>
+    <row r="28" spans="1:15" ht="243.95" customHeight="1" thickBot="1">
+      <c r="A28" s="47"/>
+      <c r="B28" s="38"/>
+      <c r="C28" s="36"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="38"/>
+      <c r="G28" s="38"/>
+      <c r="H28" s="38"/>
+      <c r="I28" s="38"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="38"/>
+      <c r="L28" s="44"/>
+      <c r="M28" s="27"/>
+      <c r="N28" s="27"/>
+      <c r="O28" s="27"/>
     </row>
     <row r="29" spans="1:15" ht="357">
-      <c r="A29" s="44">
+      <c r="A29" s="45">
         <v>5</v>
       </c>
-      <c r="B29" s="30" t="s">
+      <c r="B29" s="31" t="s">
         <v>124</v>
       </c>
-      <c r="C29" s="13" t="s">
+      <c r="C29" s="12" t="s">
         <v>121</v>
       </c>
-      <c r="D29" s="8" t="s">
+      <c r="D29" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="E29" s="30" t="s">
+      <c r="E29" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="F29" s="30" t="s">
+      <c r="F29" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="G29" s="30" t="s">
+      <c r="G29" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="H29" s="30" t="s">
+      <c r="H29" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="I29" s="30" t="s">
+      <c r="I29" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="J29" s="38">
+      <c r="J29" s="39">
         <v>2000000</v>
       </c>
-      <c r="K29" s="30" t="s">
+      <c r="K29" s="31" t="s">
         <v>102</v>
       </c>
-      <c r="L29" s="41" t="s">
+      <c r="L29" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="M29" s="25" t="s">
+      <c r="M29" s="26" t="s">
         <v>195</v>
       </c>
-      <c r="N29" s="22" t="s">
+      <c r="N29" s="21" t="s">
         <v>207</v>
       </c>
-      <c r="O29" s="22" t="s">
+      <c r="O29" s="21" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="30" spans="1:15" ht="23.5">
-[...13 lines deleted...]
-      <c r="N30" s="25" t="s">
+    <row r="30" spans="1:15" ht="24">
+      <c r="A30" s="46"/>
+      <c r="B30" s="37"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="37"/>
+      <c r="I30" s="37"/>
+      <c r="J30" s="40"/>
+      <c r="K30" s="37"/>
+      <c r="L30" s="43"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="26" t="s">
         <v>208</v>
       </c>
-      <c r="O30" s="25" t="s">
+      <c r="O30" s="26" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="31" spans="1:15" ht="159.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="D31" s="11" t="s">
+    <row r="31" spans="1:15" ht="159.6" customHeight="1">
+      <c r="A31" s="46"/>
+      <c r="B31" s="37"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="E31" s="36"/>
-[...14 lines deleted...]
-      <c r="C32" s="14" t="s">
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="37"/>
+      <c r="L31" s="43"/>
+      <c r="M31" s="27"/>
+      <c r="N31" s="27"/>
+      <c r="O31" s="27"/>
+    </row>
+    <row r="32" spans="1:15" ht="24">
+      <c r="A32" s="46"/>
+      <c r="B32" s="37"/>
+      <c r="C32" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D32" s="9"/>
-[...9 lines deleted...]
-      <c r="N32" s="27" t="s">
+      <c r="D32" s="8"/>
+      <c r="E32" s="37"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="40"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="27"/>
+      <c r="N32" s="28" t="s">
         <v>209</v>
       </c>
-      <c r="O32" s="27" t="s">
+      <c r="O32" s="28" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="33" spans="1:15" ht="47">
-[...3 lines deleted...]
-      <c r="D33" s="11" t="s">
+    <row r="33" spans="1:15" ht="48">
+      <c r="A33" s="46"/>
+      <c r="B33" s="37"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="E33" s="36"/>
-[...32 lines deleted...]
-      <c r="D35" s="10" t="s">
+      <c r="E33" s="37"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="37"/>
+      <c r="I33" s="37"/>
+      <c r="J33" s="40"/>
+      <c r="K33" s="37"/>
+      <c r="L33" s="43"/>
+      <c r="M33" s="27"/>
+      <c r="N33" s="30"/>
+      <c r="O33" s="30"/>
+    </row>
+    <row r="34" spans="1:15" ht="24">
+      <c r="A34" s="46"/>
+      <c r="B34" s="37"/>
+      <c r="C34" s="14"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="37"/>
+      <c r="I34" s="37"/>
+      <c r="J34" s="40"/>
+      <c r="K34" s="37"/>
+      <c r="L34" s="43"/>
+      <c r="M34" s="27"/>
+      <c r="N34" s="30"/>
+      <c r="O34" s="30"/>
+    </row>
+    <row r="35" spans="1:15" ht="72.75" thickBot="1">
+      <c r="A35" s="47"/>
+      <c r="B35" s="38"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="E35" s="37"/>
-[...9 lines deleted...]
-      <c r="O35" s="28"/>
+      <c r="E35" s="38"/>
+      <c r="F35" s="38"/>
+      <c r="G35" s="38"/>
+      <c r="H35" s="38"/>
+      <c r="I35" s="38"/>
+      <c r="J35" s="41"/>
+      <c r="K35" s="38"/>
+      <c r="L35" s="44"/>
+      <c r="M35" s="27"/>
+      <c r="N35" s="29"/>
+      <c r="O35" s="29"/>
     </row>
     <row r="36" spans="1:15" ht="210">
-      <c r="A36" s="44">
+      <c r="A36" s="45">
         <v>6</v>
       </c>
-      <c r="B36" s="30" t="s">
+      <c r="B36" s="31" t="s">
         <v>145</v>
       </c>
-      <c r="C36" s="30" t="s">
+      <c r="C36" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="D36" s="30" t="s">
+      <c r="D36" s="31" t="s">
         <v>164</v>
       </c>
-      <c r="E36" s="30" t="s">
+      <c r="E36" s="31" t="s">
         <v>104</v>
       </c>
-      <c r="F36" s="30" t="s">
+      <c r="F36" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="G36" s="30" t="s">
+      <c r="G36" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="H36" s="30" t="s">
+      <c r="H36" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="I36" s="30" t="s">
+      <c r="I36" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="J36" s="38">
+      <c r="J36" s="39">
         <v>10000000</v>
       </c>
-      <c r="K36" s="30" t="s">
+      <c r="K36" s="31" t="s">
         <v>105</v>
       </c>
-      <c r="L36" s="41" t="s">
+      <c r="L36" s="42" t="s">
         <v>106</v>
       </c>
-      <c r="M36" s="25" t="s">
+      <c r="M36" s="26" t="s">
         <v>163</v>
       </c>
-      <c r="N36" s="22" t="s">
+      <c r="N36" s="21" t="s">
         <v>165</v>
       </c>
-      <c r="O36" s="22" t="s">
+      <c r="O36" s="21" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="21">
-      <c r="A37" s="45"/>
-[...13 lines deleted...]
-      <c r="O37" s="25" t="s">
+      <c r="A37" s="46"/>
+      <c r="B37" s="37"/>
+      <c r="C37" s="37"/>
+      <c r="D37" s="32"/>
+      <c r="E37" s="37"/>
+      <c r="F37" s="37"/>
+      <c r="G37" s="37"/>
+      <c r="H37" s="37"/>
+      <c r="I37" s="37"/>
+      <c r="J37" s="40"/>
+      <c r="K37" s="37"/>
+      <c r="L37" s="43"/>
+      <c r="M37" s="27"/>
+      <c r="N37" s="21"/>
+      <c r="O37" s="26" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="38" spans="1:15" ht="23.5">
-[...20 lines deleted...]
-      <c r="D39" s="11" t="s">
+    <row r="38" spans="1:15" ht="24">
+      <c r="A38" s="46"/>
+      <c r="B38" s="37"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="8"/>
+      <c r="E38" s="37"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37"/>
+      <c r="I38" s="37"/>
+      <c r="J38" s="40"/>
+      <c r="K38" s="37"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="27"/>
+      <c r="N38" s="21"/>
+      <c r="O38" s="27"/>
+    </row>
+    <row r="39" spans="1:15" ht="144">
+      <c r="A39" s="46"/>
+      <c r="B39" s="37"/>
+      <c r="C39" s="37"/>
+      <c r="D39" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="E39" s="36"/>
-[...26 lines deleted...]
-      <c r="O40" s="26"/>
+      <c r="E39" s="37"/>
+      <c r="F39" s="37"/>
+      <c r="G39" s="37"/>
+      <c r="H39" s="37"/>
+      <c r="I39" s="37"/>
+      <c r="J39" s="40"/>
+      <c r="K39" s="37"/>
+      <c r="L39" s="43"/>
+      <c r="M39" s="27"/>
+      <c r="N39" s="21"/>
+      <c r="O39" s="27"/>
+    </row>
+    <row r="40" spans="1:15" ht="24">
+      <c r="A40" s="46"/>
+      <c r="B40" s="37"/>
+      <c r="C40" s="37"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="37"/>
+      <c r="F40" s="37"/>
+      <c r="G40" s="37"/>
+      <c r="H40" s="37"/>
+      <c r="I40" s="37"/>
+      <c r="J40" s="40"/>
+      <c r="K40" s="37"/>
+      <c r="L40" s="43"/>
+      <c r="M40" s="27"/>
+      <c r="N40" s="21"/>
+      <c r="O40" s="27"/>
     </row>
     <row r="41" spans="1:15" ht="189" customHeight="1" thickBot="1">
-      <c r="A41" s="46"/>
-[...2 lines deleted...]
-      <c r="D41" s="10" t="s">
+      <c r="A41" s="47"/>
+      <c r="B41" s="38"/>
+      <c r="C41" s="38"/>
+      <c r="D41" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="E41" s="37"/>
-[...12 lines deleted...]
-      <c r="A42" s="44">
+      <c r="E41" s="38"/>
+      <c r="F41" s="38"/>
+      <c r="G41" s="38"/>
+      <c r="H41" s="38"/>
+      <c r="I41" s="38"/>
+      <c r="J41" s="41"/>
+      <c r="K41" s="38"/>
+      <c r="L41" s="44"/>
+      <c r="M41" s="27"/>
+      <c r="N41" s="21"/>
+      <c r="O41" s="27"/>
+    </row>
+    <row r="42" spans="1:15" ht="192">
+      <c r="A42" s="45">
         <v>7</v>
       </c>
-      <c r="B42" s="30" t="s">
+      <c r="B42" s="31" t="s">
         <v>128</v>
       </c>
-      <c r="C42" s="30" t="s">
+      <c r="C42" s="31" t="s">
         <v>146</v>
       </c>
-      <c r="D42" s="8" t="s">
+      <c r="D42" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="E42" s="30" t="s">
+      <c r="E42" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="F42" s="30" t="s">
+      <c r="F42" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="G42" s="30" t="s">
+      <c r="G42" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="H42" s="30" t="s">
+      <c r="H42" s="31" t="s">
         <v>122</v>
       </c>
-      <c r="I42" s="30" t="s">
+      <c r="I42" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="J42" s="38">
+      <c r="J42" s="39">
         <v>20000000</v>
       </c>
-      <c r="K42" s="30" t="s">
+      <c r="K42" s="31" t="s">
         <v>107</v>
       </c>
-      <c r="L42" s="41" t="s">
+      <c r="L42" s="42" t="s">
         <v>106</v>
       </c>
-      <c r="M42" s="25" t="s">
+      <c r="M42" s="26" t="s">
         <v>196</v>
       </c>
-      <c r="N42" s="22" t="s">
+      <c r="N42" s="21" t="s">
         <v>190</v>
       </c>
-      <c r="O42" s="22" t="s">
+      <c r="O42" s="21" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="43" spans="1:15" ht="105">
-[...3 lines deleted...]
-      <c r="D43" s="32" t="s">
+    <row r="43" spans="1:15" ht="126">
+      <c r="A43" s="46"/>
+      <c r="B43" s="37"/>
+      <c r="C43" s="37"/>
+      <c r="D43" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="E43" s="36"/>
-[...8 lines deleted...]
-      <c r="N43" s="22" t="s">
+      <c r="E43" s="37"/>
+      <c r="F43" s="37"/>
+      <c r="G43" s="37"/>
+      <c r="H43" s="37"/>
+      <c r="I43" s="37"/>
+      <c r="J43" s="40"/>
+      <c r="K43" s="37"/>
+      <c r="L43" s="43"/>
+      <c r="M43" s="27"/>
+      <c r="N43" s="21" t="s">
         <v>168</v>
       </c>
-      <c r="O43" s="23" t="s">
+      <c r="O43" s="22" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="44" spans="1:15" ht="42">
-      <c r="A44" s="45"/>
-[...12 lines deleted...]
-      <c r="N44" s="22" t="s">
+      <c r="A44" s="46"/>
+      <c r="B44" s="37"/>
+      <c r="C44" s="37"/>
+      <c r="D44" s="32"/>
+      <c r="E44" s="37"/>
+      <c r="F44" s="37"/>
+      <c r="G44" s="37"/>
+      <c r="H44" s="37"/>
+      <c r="I44" s="37"/>
+      <c r="J44" s="40"/>
+      <c r="K44" s="37"/>
+      <c r="L44" s="43"/>
+      <c r="M44" s="27"/>
+      <c r="N44" s="21" t="s">
         <v>169</v>
       </c>
-      <c r="O44" s="22"/>
+      <c r="O44" s="21"/>
     </row>
     <row r="45" spans="1:15" ht="21">
-      <c r="A45" s="45"/>
-[...12 lines deleted...]
-      <c r="N45" s="25" t="s">
+      <c r="A45" s="46"/>
+      <c r="B45" s="37"/>
+      <c r="C45" s="37"/>
+      <c r="D45" s="32"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+      <c r="I45" s="37"/>
+      <c r="J45" s="40"/>
+      <c r="K45" s="37"/>
+      <c r="L45" s="43"/>
+      <c r="M45" s="27"/>
+      <c r="N45" s="26" t="s">
         <v>197</v>
       </c>
-      <c r="O45" s="22"/>
-[...5 lines deleted...]
-      <c r="D46" s="11" t="s">
+      <c r="O45" s="21"/>
+    </row>
+    <row r="46" spans="1:15" ht="24">
+      <c r="A46" s="46"/>
+      <c r="B46" s="37"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="E46" s="36"/>
-[...32 lines deleted...]
-      <c r="D48" s="10" t="s">
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="40"/>
+      <c r="K46" s="37"/>
+      <c r="L46" s="43"/>
+      <c r="M46" s="27"/>
+      <c r="N46" s="27"/>
+      <c r="O46" s="21"/>
+    </row>
+    <row r="47" spans="1:15" ht="24">
+      <c r="A47" s="46"/>
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="8"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
+      <c r="I47" s="37"/>
+      <c r="J47" s="40"/>
+      <c r="K47" s="37"/>
+      <c r="L47" s="43"/>
+      <c r="M47" s="27"/>
+      <c r="N47" s="27"/>
+      <c r="O47" s="21"/>
+    </row>
+    <row r="48" spans="1:15" ht="96.95" customHeight="1" thickBot="1">
+      <c r="A48" s="47"/>
+      <c r="B48" s="38"/>
+      <c r="C48" s="38"/>
+      <c r="D48" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="E48" s="37"/>
-[...9 lines deleted...]
-      <c r="O48" s="22"/>
+      <c r="E48" s="38"/>
+      <c r="F48" s="38"/>
+      <c r="G48" s="38"/>
+      <c r="H48" s="38"/>
+      <c r="I48" s="38"/>
+      <c r="J48" s="41"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="44"/>
+      <c r="M48" s="27"/>
+      <c r="N48" s="27"/>
+      <c r="O48" s="21"/>
     </row>
     <row r="49" spans="1:15" ht="147">
-      <c r="A49" s="44">
+      <c r="A49" s="45">
         <v>8</v>
       </c>
-      <c r="B49" s="30" t="s">
+      <c r="B49" s="31" t="s">
         <v>129</v>
       </c>
-      <c r="C49" s="30" t="s">
+      <c r="C49" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="D49" s="8" t="s">
+      <c r="D49" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="E49" s="30" t="s">
+      <c r="E49" s="31" t="s">
         <v>57</v>
       </c>
-      <c r="F49" s="30" t="s">
+      <c r="F49" s="31" t="s">
         <v>58</v>
       </c>
-      <c r="G49" s="30" t="s">
+      <c r="G49" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="H49" s="30" t="s">
+      <c r="H49" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="I49" s="30" t="s">
+      <c r="I49" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="J49" s="38">
+      <c r="J49" s="39">
         <v>30000000</v>
       </c>
-      <c r="K49" s="30" t="s">
+      <c r="K49" s="31" t="s">
         <v>105</v>
       </c>
-      <c r="L49" s="41" t="s">
+      <c r="L49" s="42" t="s">
         <v>108</v>
       </c>
-      <c r="M49" s="25" t="s">
+      <c r="M49" s="26" t="s">
         <v>170</v>
       </c>
-      <c r="N49" s="22" t="s">
+      <c r="N49" s="21" t="s">
         <v>171</v>
       </c>
-      <c r="O49" s="22" t="s">
+      <c r="O49" s="21" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="50" spans="1:15" ht="168">
-      <c r="A50" s="45"/>
-[...2 lines deleted...]
-      <c r="D50" s="32" t="s">
+      <c r="A50" s="46"/>
+      <c r="B50" s="37"/>
+      <c r="C50" s="37"/>
+      <c r="D50" s="33" t="s">
         <v>109</v>
       </c>
-      <c r="E50" s="36"/>
-[...8 lines deleted...]
-      <c r="N50" s="22" t="s">
+      <c r="E50" s="37"/>
+      <c r="F50" s="37"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="37"/>
+      <c r="I50" s="37"/>
+      <c r="J50" s="40"/>
+      <c r="K50" s="37"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="27"/>
+      <c r="N50" s="21" t="s">
         <v>172</v>
       </c>
-      <c r="O50" s="22"/>
-[...15 lines deleted...]
-      <c r="N51" s="22" t="s">
+      <c r="O50" s="21"/>
+    </row>
+    <row r="51" spans="1:15" ht="210">
+      <c r="A51" s="46"/>
+      <c r="B51" s="37"/>
+      <c r="C51" s="37"/>
+      <c r="D51" s="32"/>
+      <c r="E51" s="37"/>
+      <c r="F51" s="37"/>
+      <c r="G51" s="37"/>
+      <c r="H51" s="37"/>
+      <c r="I51" s="37"/>
+      <c r="J51" s="40"/>
+      <c r="K51" s="37"/>
+      <c r="L51" s="43"/>
+      <c r="M51" s="27"/>
+      <c r="N51" s="21" t="s">
         <v>173</v>
       </c>
-      <c r="O51" s="22"/>
-[...5 lines deleted...]
-      <c r="D52" s="15" t="s">
+      <c r="O51" s="21"/>
+    </row>
+    <row r="52" spans="1:15" ht="192">
+      <c r="A52" s="46"/>
+      <c r="B52" s="37"/>
+      <c r="C52" s="37"/>
+      <c r="D52" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="E52" s="36"/>
-[...8 lines deleted...]
-      <c r="N52" s="25" t="s">
+      <c r="E52" s="37"/>
+      <c r="F52" s="37"/>
+      <c r="G52" s="37"/>
+      <c r="H52" s="37"/>
+      <c r="I52" s="37"/>
+      <c r="J52" s="40"/>
+      <c r="K52" s="37"/>
+      <c r="L52" s="43"/>
+      <c r="M52" s="27"/>
+      <c r="N52" s="26" t="s">
         <v>174</v>
       </c>
-      <c r="O52" s="22"/>
-[...22 lines deleted...]
-      <c r="D54" s="11" t="s">
+      <c r="O52" s="21"/>
+    </row>
+    <row r="53" spans="1:15" ht="24">
+      <c r="A53" s="46"/>
+      <c r="B53" s="37"/>
+      <c r="C53" s="37"/>
+      <c r="D53" s="14"/>
+      <c r="E53" s="37"/>
+      <c r="F53" s="37"/>
+      <c r="G53" s="37"/>
+      <c r="H53" s="37"/>
+      <c r="I53" s="37"/>
+      <c r="J53" s="40"/>
+      <c r="K53" s="37"/>
+      <c r="L53" s="43"/>
+      <c r="M53" s="27"/>
+      <c r="N53" s="27"/>
+      <c r="O53" s="21"/>
+    </row>
+    <row r="54" spans="1:15" ht="72">
+      <c r="A54" s="46"/>
+      <c r="B54" s="37"/>
+      <c r="C54" s="37"/>
+      <c r="D54" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="E54" s="36"/>
-[...26 lines deleted...]
-      <c r="O55" s="22"/>
+      <c r="E54" s="37"/>
+      <c r="F54" s="37"/>
+      <c r="G54" s="37"/>
+      <c r="H54" s="37"/>
+      <c r="I54" s="37"/>
+      <c r="J54" s="40"/>
+      <c r="K54" s="37"/>
+      <c r="L54" s="43"/>
+      <c r="M54" s="27"/>
+      <c r="N54" s="27"/>
+      <c r="O54" s="21"/>
+    </row>
+    <row r="55" spans="1:15" ht="17.100000000000001" customHeight="1" thickBot="1">
+      <c r="A55" s="47"/>
+      <c r="B55" s="38"/>
+      <c r="C55" s="38"/>
+      <c r="D55" s="11"/>
+      <c r="E55" s="38"/>
+      <c r="F55" s="38"/>
+      <c r="G55" s="38"/>
+      <c r="H55" s="38"/>
+      <c r="I55" s="38"/>
+      <c r="J55" s="41"/>
+      <c r="K55" s="38"/>
+      <c r="L55" s="44"/>
+      <c r="M55" s="27"/>
+      <c r="N55" s="27"/>
+      <c r="O55" s="21"/>
     </row>
     <row r="56" spans="1:15" ht="273">
-      <c r="A56" s="44">
+      <c r="A56" s="45">
         <v>9</v>
       </c>
-      <c r="B56" s="30" t="s">
+      <c r="B56" s="31" t="s">
         <v>147</v>
       </c>
-      <c r="C56" s="30" t="s">
+      <c r="C56" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="D56" s="8" t="s">
+      <c r="D56" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="E56" s="30" t="s">
+      <c r="E56" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="F56" s="30" t="s">
+      <c r="F56" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="G56" s="30" t="s">
+      <c r="G56" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="H56" s="30" t="s">
+      <c r="H56" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="I56" s="30" t="s">
+      <c r="I56" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="J56" s="38">
+      <c r="J56" s="39">
         <v>25000000</v>
       </c>
-      <c r="K56" s="30" t="s">
+      <c r="K56" s="31" t="s">
         <v>111</v>
       </c>
-      <c r="L56" s="41" t="s">
+      <c r="L56" s="42" t="s">
         <v>107</v>
       </c>
-      <c r="M56" s="25" t="s">
+      <c r="M56" s="26" t="s">
         <v>199</v>
       </c>
-      <c r="N56" s="22" t="s">
+      <c r="N56" s="21" t="s">
         <v>213</v>
       </c>
-      <c r="O56" s="25" t="s">
+      <c r="O56" s="26" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="57" spans="1:15" ht="17.149999999999999" customHeight="1">
-[...13 lines deleted...]
-      <c r="N57" s="25" t="s">
+    <row r="57" spans="1:15" ht="17.100000000000001" customHeight="1">
+      <c r="A57" s="46"/>
+      <c r="B57" s="37"/>
+      <c r="C57" s="37"/>
+      <c r="D57" s="8"/>
+      <c r="E57" s="37"/>
+      <c r="F57" s="37"/>
+      <c r="G57" s="37"/>
+      <c r="H57" s="37"/>
+      <c r="I57" s="37"/>
+      <c r="J57" s="40"/>
+      <c r="K57" s="37"/>
+      <c r="L57" s="43"/>
+      <c r="M57" s="27"/>
+      <c r="N57" s="26" t="s">
         <v>214</v>
       </c>
-      <c r="O57" s="26"/>
-[...5 lines deleted...]
-      <c r="D58" s="11" t="s">
+      <c r="O57" s="27"/>
+    </row>
+    <row r="58" spans="1:15" ht="219.95" customHeight="1">
+      <c r="A58" s="46"/>
+      <c r="B58" s="37"/>
+      <c r="C58" s="37"/>
+      <c r="D58" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="E58" s="36"/>
-[...25 lines deleted...]
-      <c r="N59" s="27" t="s">
+      <c r="E58" s="37"/>
+      <c r="F58" s="37"/>
+      <c r="G58" s="37"/>
+      <c r="H58" s="37"/>
+      <c r="I58" s="37"/>
+      <c r="J58" s="40"/>
+      <c r="K58" s="37"/>
+      <c r="L58" s="43"/>
+      <c r="M58" s="27"/>
+      <c r="N58" s="27"/>
+      <c r="O58" s="27"/>
+    </row>
+    <row r="59" spans="1:15" ht="24">
+      <c r="A59" s="46"/>
+      <c r="B59" s="37"/>
+      <c r="C59" s="37"/>
+      <c r="D59" s="8"/>
+      <c r="E59" s="37"/>
+      <c r="F59" s="37"/>
+      <c r="G59" s="37"/>
+      <c r="H59" s="37"/>
+      <c r="I59" s="37"/>
+      <c r="J59" s="40"/>
+      <c r="K59" s="37"/>
+      <c r="L59" s="43"/>
+      <c r="M59" s="27"/>
+      <c r="N59" s="28" t="s">
         <v>215</v>
       </c>
-      <c r="O59" s="26"/>
+      <c r="O59" s="27"/>
     </row>
     <row r="60" spans="1:15" ht="144" customHeight="1" thickBot="1">
-      <c r="A60" s="46"/>
-[...2 lines deleted...]
-      <c r="D60" s="10" t="s">
+      <c r="A60" s="47"/>
+      <c r="B60" s="38"/>
+      <c r="C60" s="38"/>
+      <c r="D60" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="E60" s="37"/>
-[...9 lines deleted...]
-      <c r="O60" s="26"/>
+      <c r="E60" s="38"/>
+      <c r="F60" s="38"/>
+      <c r="G60" s="38"/>
+      <c r="H60" s="38"/>
+      <c r="I60" s="38"/>
+      <c r="J60" s="41"/>
+      <c r="K60" s="38"/>
+      <c r="L60" s="44"/>
+      <c r="M60" s="27"/>
+      <c r="N60" s="29"/>
+      <c r="O60" s="27"/>
     </row>
     <row r="61" spans="1:15" ht="147">
-      <c r="A61" s="44">
+      <c r="A61" s="45">
         <v>10</v>
       </c>
-      <c r="B61" s="30" t="s">
+      <c r="B61" s="31" t="s">
         <v>67</v>
       </c>
-      <c r="C61" s="30" t="s">
+      <c r="C61" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="D61" s="8" t="s">
+      <c r="D61" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="E61" s="30" t="s">
+      <c r="E61" s="31" t="s">
         <v>72</v>
       </c>
-      <c r="F61" s="30" t="s">
+      <c r="F61" s="31" t="s">
         <v>73</v>
       </c>
-      <c r="G61" s="30" t="s">
+      <c r="G61" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="H61" s="30" t="s">
+      <c r="H61" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="I61" s="30" t="s">
+      <c r="I61" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="J61" s="38">
+      <c r="J61" s="39">
         <v>25000000</v>
       </c>
-      <c r="K61" s="30" t="s">
+      <c r="K61" s="31" t="s">
         <v>112</v>
       </c>
-      <c r="L61" s="41" t="s">
+      <c r="L61" s="42" t="s">
         <v>113</v>
       </c>
-      <c r="M61" s="25" t="s">
+      <c r="M61" s="26" t="s">
         <v>200</v>
       </c>
-      <c r="N61" s="22" t="s">
+      <c r="N61" s="21" t="s">
         <v>217</v>
       </c>
-      <c r="O61" s="22" t="s">
+      <c r="O61" s="21" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="62" spans="1:15" ht="147">
-      <c r="A62" s="45"/>
-[...2 lines deleted...]
-      <c r="D62" s="11" t="s">
+      <c r="A62" s="46"/>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="E62" s="36"/>
-[...8 lines deleted...]
-      <c r="N62" s="22" t="s">
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="37"/>
+      <c r="I62" s="37"/>
+      <c r="J62" s="40"/>
+      <c r="K62" s="37"/>
+      <c r="L62" s="43"/>
+      <c r="M62" s="27"/>
+      <c r="N62" s="21" t="s">
         <v>218</v>
       </c>
-      <c r="O62" s="22" t="s">
+      <c r="O62" s="21" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="63" spans="1:15" ht="168.5" thickBot="1">
-[...3 lines deleted...]
-      <c r="D63" s="10" t="s">
+    <row r="63" spans="1:15" ht="168.75" thickBot="1">
+      <c r="A63" s="47"/>
+      <c r="B63" s="38"/>
+      <c r="C63" s="38"/>
+      <c r="D63" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="E63" s="37"/>
-[...8 lines deleted...]
-      <c r="N63" s="24" t="s">
+      <c r="E63" s="38"/>
+      <c r="F63" s="38"/>
+      <c r="G63" s="38"/>
+      <c r="H63" s="38"/>
+      <c r="I63" s="38"/>
+      <c r="J63" s="41"/>
+      <c r="K63" s="38"/>
+      <c r="L63" s="44"/>
+      <c r="M63" s="27"/>
+      <c r="N63" s="23" t="s">
         <v>219</v>
       </c>
-      <c r="O63" s="24" t="s">
+      <c r="O63" s="23" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="64" spans="1:15" ht="14.5" customHeight="1">
-      <c r="A64" s="44">
+    <row r="64" spans="1:15" ht="14.45" customHeight="1">
+      <c r="A64" s="45">
         <v>11</v>
       </c>
-      <c r="B64" s="30" t="s">
+      <c r="B64" s="31" t="s">
         <v>130</v>
       </c>
-      <c r="C64" s="30" t="s">
+      <c r="C64" s="31" t="s">
         <v>75</v>
       </c>
-      <c r="D64" s="30" t="s">
+      <c r="D64" s="31" t="s">
         <v>76</v>
       </c>
-      <c r="E64" s="30" t="s">
+      <c r="E64" s="31" t="s">
         <v>78</v>
       </c>
-      <c r="F64" s="30" t="s">
+      <c r="F64" s="31" t="s">
         <v>79</v>
       </c>
-      <c r="G64" s="30" t="s">
+      <c r="G64" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="H64" s="30" t="s">
+      <c r="H64" s="31" t="s">
         <v>80</v>
       </c>
-      <c r="I64" s="30" t="s">
+      <c r="I64" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="J64" s="38">
+      <c r="J64" s="39">
         <v>10000000</v>
       </c>
-      <c r="K64" s="30" t="s">
+      <c r="K64" s="31" t="s">
         <v>114</v>
       </c>
-      <c r="L64" s="41" t="s">
+      <c r="L64" s="42" t="s">
         <v>115</v>
       </c>
-      <c r="M64" s="25" t="s">
+      <c r="M64" s="26" t="s">
         <v>175</v>
       </c>
-      <c r="N64" s="25" t="s">
+      <c r="N64" s="26" t="s">
         <v>176</v>
       </c>
-      <c r="O64" s="25" t="s">
+      <c r="O64" s="26" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="65" spans="1:15" ht="355" customHeight="1">
-[...20 lines deleted...]
-      <c r="D66" s="10" t="s">
+    <row r="65" spans="1:15" ht="354.95" customHeight="1">
+      <c r="A65" s="46"/>
+      <c r="B65" s="37"/>
+      <c r="C65" s="37"/>
+      <c r="D65" s="32"/>
+      <c r="E65" s="37"/>
+      <c r="F65" s="37"/>
+      <c r="G65" s="37"/>
+      <c r="H65" s="37"/>
+      <c r="I65" s="37"/>
+      <c r="J65" s="40"/>
+      <c r="K65" s="37"/>
+      <c r="L65" s="43"/>
+      <c r="M65" s="27"/>
+      <c r="N65" s="27"/>
+      <c r="O65" s="27"/>
+    </row>
+    <row r="66" spans="1:15" ht="245.1" customHeight="1" thickBot="1">
+      <c r="A66" s="47"/>
+      <c r="B66" s="38"/>
+      <c r="C66" s="38"/>
+      <c r="D66" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="E66" s="37"/>
-[...8 lines deleted...]
-      <c r="N66" s="22" t="s">
+      <c r="E66" s="38"/>
+      <c r="F66" s="38"/>
+      <c r="G66" s="38"/>
+      <c r="H66" s="38"/>
+      <c r="I66" s="38"/>
+      <c r="J66" s="41"/>
+      <c r="K66" s="38"/>
+      <c r="L66" s="44"/>
+      <c r="M66" s="27"/>
+      <c r="N66" s="21" t="s">
         <v>177</v>
       </c>
-      <c r="O66" s="22"/>
-[...2 lines deleted...]
-      <c r="A67" s="44">
+      <c r="O66" s="21"/>
+    </row>
+    <row r="67" spans="1:15" ht="267.60000000000002" customHeight="1">
+      <c r="A67" s="45">
         <v>12</v>
       </c>
-      <c r="B67" s="30" t="s">
+      <c r="B67" s="31" t="s">
         <v>148</v>
       </c>
-      <c r="C67" s="30" t="s">
+      <c r="C67" s="31" t="s">
         <v>116</v>
       </c>
-      <c r="D67" s="8" t="s">
+      <c r="D67" s="7" t="s">
         <v>131</v>
       </c>
-      <c r="E67" s="30" t="s">
+      <c r="E67" s="31" t="s">
         <v>82</v>
       </c>
-      <c r="F67" s="30" t="s">
+      <c r="F67" s="31" t="s">
         <v>83</v>
       </c>
-      <c r="G67" s="30" t="s">
+      <c r="G67" s="31" t="s">
         <v>84</v>
       </c>
-      <c r="H67" s="30" t="s">
+      <c r="H67" s="31" t="s">
         <v>85</v>
       </c>
-      <c r="I67" s="30" t="s">
+      <c r="I67" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="J67" s="38">
+      <c r="J67" s="39">
         <v>20000000</v>
       </c>
-      <c r="K67" s="30" t="s">
+      <c r="K67" s="31" t="s">
         <v>117</v>
       </c>
-      <c r="L67" s="41" t="s">
+      <c r="L67" s="42" t="s">
         <v>118</v>
       </c>
-      <c r="M67" s="27" t="s">
+      <c r="M67" s="28" t="s">
         <v>201</v>
       </c>
-      <c r="N67" s="27" t="s">
+      <c r="N67" s="28" t="s">
         <v>223</v>
       </c>
-      <c r="O67" s="27" t="s">
+      <c r="O67" s="28" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="68" spans="1:15" ht="4.5" customHeight="1">
-      <c r="A68" s="45"/>
-[...19 lines deleted...]
-      <c r="D69" s="10" t="s">
+      <c r="A68" s="46"/>
+      <c r="B68" s="37"/>
+      <c r="C68" s="37"/>
+      <c r="D68" s="8"/>
+      <c r="E68" s="37"/>
+      <c r="F68" s="37"/>
+      <c r="G68" s="37"/>
+      <c r="H68" s="37"/>
+      <c r="I68" s="37"/>
+      <c r="J68" s="40"/>
+      <c r="K68" s="37"/>
+      <c r="L68" s="43"/>
+      <c r="M68" s="29"/>
+      <c r="N68" s="29"/>
+      <c r="O68" s="29"/>
+    </row>
+    <row r="69" spans="1:15" ht="308.45" customHeight="1" thickBot="1">
+      <c r="A69" s="47"/>
+      <c r="B69" s="38"/>
+      <c r="C69" s="38"/>
+      <c r="D69" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="E69" s="37"/>
-[...8 lines deleted...]
-      <c r="N69" s="22" t="s">
+      <c r="E69" s="38"/>
+      <c r="F69" s="38"/>
+      <c r="G69" s="38"/>
+      <c r="H69" s="38"/>
+      <c r="I69" s="38"/>
+      <c r="J69" s="41"/>
+      <c r="K69" s="38"/>
+      <c r="L69" s="44"/>
+      <c r="M69" s="21"/>
+      <c r="N69" s="21" t="s">
         <v>224</v>
       </c>
-      <c r="O69" s="22" t="s">
+      <c r="O69" s="21" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="70" spans="1:15" ht="189">
-      <c r="A70" s="44">
+    <row r="70" spans="1:15" ht="192">
+      <c r="A70" s="45">
         <v>13</v>
       </c>
-      <c r="B70" s="30" t="s">
+      <c r="B70" s="31" t="s">
         <v>132</v>
       </c>
-      <c r="C70" s="30" t="s">
+      <c r="C70" s="31" t="s">
         <v>86</v>
       </c>
-      <c r="D70" s="8" t="s">
+      <c r="D70" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="E70" s="30" t="s">
+      <c r="E70" s="31" t="s">
         <v>88</v>
       </c>
-      <c r="F70" s="30" t="s">
+      <c r="F70" s="31" t="s">
         <v>89</v>
       </c>
-      <c r="G70" s="30" t="s">
+      <c r="G70" s="31" t="s">
         <v>149</v>
       </c>
-      <c r="H70" s="30" t="s">
+      <c r="H70" s="31" t="s">
         <v>90</v>
       </c>
-      <c r="I70" s="30" t="s">
+      <c r="I70" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="J70" s="38">
+      <c r="J70" s="39">
         <v>60000000</v>
       </c>
-      <c r="K70" s="30" t="s">
+      <c r="K70" s="31" t="s">
         <v>105</v>
       </c>
-      <c r="L70" s="41" t="s">
+      <c r="L70" s="42" t="s">
         <v>119</v>
       </c>
-      <c r="M70" s="22" t="s">
+      <c r="M70" s="21" t="s">
         <v>182</v>
       </c>
-      <c r="N70" s="25" t="s">
+      <c r="N70" s="26" t="s">
         <v>179</v>
       </c>
-      <c r="O70" s="22" t="s">
+      <c r="O70" s="21" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="71" spans="1:15" ht="23.5">
-[...14 lines deleted...]
-      <c r="O71" s="22"/>
+    <row r="71" spans="1:15" ht="24">
+      <c r="A71" s="46"/>
+      <c r="B71" s="37"/>
+      <c r="C71" s="37"/>
+      <c r="D71" s="8"/>
+      <c r="E71" s="37"/>
+      <c r="F71" s="37"/>
+      <c r="G71" s="37"/>
+      <c r="H71" s="37"/>
+      <c r="I71" s="37"/>
+      <c r="J71" s="40"/>
+      <c r="K71" s="37"/>
+      <c r="L71" s="43"/>
+      <c r="M71" s="21"/>
+      <c r="N71" s="27"/>
+      <c r="O71" s="21"/>
     </row>
     <row r="72" spans="1:15" ht="126">
-      <c r="A72" s="45"/>
-[...2 lines deleted...]
-      <c r="D72" s="11" t="s">
+      <c r="A72" s="46"/>
+      <c r="B72" s="37"/>
+      <c r="C72" s="37"/>
+      <c r="D72" s="10" t="s">
         <v>150</v>
       </c>
-      <c r="E72" s="36"/>
-[...8 lines deleted...]
-      <c r="N72" s="22" t="s">
+      <c r="E72" s="37"/>
+      <c r="F72" s="37"/>
+      <c r="G72" s="37"/>
+      <c r="H72" s="37"/>
+      <c r="I72" s="37"/>
+      <c r="J72" s="40"/>
+      <c r="K72" s="37"/>
+      <c r="L72" s="43"/>
+      <c r="M72" s="21"/>
+      <c r="N72" s="21" t="s">
         <v>180</v>
       </c>
-      <c r="O72" s="22"/>
-[...15 lines deleted...]
-      <c r="N73" s="25" t="s">
+      <c r="O72" s="21"/>
+    </row>
+    <row r="73" spans="1:15" ht="24">
+      <c r="A73" s="46"/>
+      <c r="B73" s="37"/>
+      <c r="C73" s="37"/>
+      <c r="D73" s="8"/>
+      <c r="E73" s="37"/>
+      <c r="F73" s="37"/>
+      <c r="G73" s="37"/>
+      <c r="H73" s="37"/>
+      <c r="I73" s="37"/>
+      <c r="J73" s="40"/>
+      <c r="K73" s="37"/>
+      <c r="L73" s="43"/>
+      <c r="M73" s="21"/>
+      <c r="N73" s="26" t="s">
         <v>181</v>
       </c>
-      <c r="O73" s="22"/>
-[...5 lines deleted...]
-      <c r="D74" s="10" t="s">
+      <c r="O73" s="21"/>
+    </row>
+    <row r="74" spans="1:15" ht="96.75" thickBot="1">
+      <c r="A74" s="47"/>
+      <c r="B74" s="38"/>
+      <c r="C74" s="38"/>
+      <c r="D74" s="9" t="s">
         <v>151</v>
       </c>
-      <c r="E74" s="37"/>
-[...9 lines deleted...]
-      <c r="O74" s="22"/>
+      <c r="E74" s="38"/>
+      <c r="F74" s="38"/>
+      <c r="G74" s="38"/>
+      <c r="H74" s="38"/>
+      <c r="I74" s="38"/>
+      <c r="J74" s="41"/>
+      <c r="K74" s="38"/>
+      <c r="L74" s="44"/>
+      <c r="M74" s="21"/>
+      <c r="N74" s="27"/>
+      <c r="O74" s="21"/>
     </row>
     <row r="75" spans="1:15" ht="168">
-      <c r="A75" s="44">
+      <c r="A75" s="45">
         <v>14</v>
       </c>
-      <c r="B75" s="30" t="s">
+      <c r="B75" s="31" t="s">
         <v>133</v>
       </c>
-      <c r="C75" s="30" t="s">
+      <c r="C75" s="31" t="s">
         <v>152</v>
       </c>
-      <c r="D75" s="8" t="s">
+      <c r="D75" s="7" t="s">
         <v>153</v>
       </c>
-      <c r="E75" s="30" t="s">
+      <c r="E75" s="31" t="s">
         <v>91</v>
       </c>
-      <c r="F75" s="30" t="s">
+      <c r="F75" s="31" t="s">
         <v>92</v>
       </c>
-      <c r="G75" s="30" t="s">
+      <c r="G75" s="31" t="s">
         <v>93</v>
       </c>
-      <c r="H75" s="30" t="s">
+      <c r="H75" s="31" t="s">
         <v>94</v>
       </c>
-      <c r="I75" s="30" t="s">
+      <c r="I75" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="J75" s="38">
+      <c r="J75" s="39">
         <v>5000000</v>
       </c>
-      <c r="K75" s="30" t="s">
+      <c r="K75" s="31" t="s">
         <v>105</v>
       </c>
-      <c r="L75" s="41" t="s">
+      <c r="L75" s="42" t="s">
         <v>118</v>
       </c>
-      <c r="M75" s="22" t="s">
+      <c r="M75" s="21" t="s">
         <v>184</v>
       </c>
-      <c r="N75" s="22" t="s">
+      <c r="N75" s="21" t="s">
         <v>185</v>
       </c>
-      <c r="O75" s="22" t="s">
+      <c r="O75" s="21" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="76" spans="1:15" ht="23.5">
-[...13 lines deleted...]
-      <c r="N76" s="25" t="s">
+    <row r="76" spans="1:15" ht="24">
+      <c r="A76" s="46"/>
+      <c r="B76" s="37"/>
+      <c r="C76" s="37"/>
+      <c r="D76" s="8"/>
+      <c r="E76" s="37"/>
+      <c r="F76" s="37"/>
+      <c r="G76" s="37"/>
+      <c r="H76" s="37"/>
+      <c r="I76" s="37"/>
+      <c r="J76" s="40"/>
+      <c r="K76" s="37"/>
+      <c r="L76" s="43"/>
+      <c r="M76" s="21"/>
+      <c r="N76" s="26" t="s">
         <v>186</v>
       </c>
-      <c r="O76" s="22"/>
-[...5 lines deleted...]
-      <c r="D77" s="10" t="s">
+      <c r="O76" s="21"/>
+    </row>
+    <row r="77" spans="1:15" ht="90.95" customHeight="1" thickBot="1">
+      <c r="A77" s="47"/>
+      <c r="B77" s="38"/>
+      <c r="C77" s="38"/>
+      <c r="D77" s="9" t="s">
         <v>154</v>
       </c>
-      <c r="E77" s="37"/>
-[...21 lines deleted...]
-      <c r="J78" s="17">
+      <c r="E77" s="38"/>
+      <c r="F77" s="38"/>
+      <c r="G77" s="38"/>
+      <c r="H77" s="38"/>
+      <c r="I77" s="38"/>
+      <c r="J77" s="41"/>
+      <c r="K77" s="38"/>
+      <c r="L77" s="44"/>
+      <c r="M77" s="21"/>
+      <c r="N77" s="27"/>
+      <c r="O77" s="21"/>
+    </row>
+    <row r="78" spans="1:15" ht="24">
+      <c r="A78" s="15"/>
+      <c r="B78" s="15"/>
+      <c r="C78" s="15"/>
+      <c r="D78" s="15"/>
+      <c r="E78" s="15"/>
+      <c r="F78" s="15"/>
+      <c r="G78" s="15"/>
+      <c r="H78" s="15"/>
+      <c r="I78" s="15"/>
+      <c r="J78" s="16">
         <f>SUM(J5:J77)</f>
         <v>517000000</v>
       </c>
-      <c r="K78" s="18"/>
-[...3 lines deleted...]
-      <c r="J79" s="4"/>
+      <c r="K78" s="17"/>
+      <c r="L78" s="17"/>
+    </row>
+    <row r="79" spans="1:15" ht="85.5" customHeight="1">
+      <c r="A79" s="24"/>
+      <c r="B79" s="25"/>
+      <c r="C79" s="25"/>
+      <c r="D79" s="25"/>
+      <c r="E79" s="25"/>
+      <c r="F79" s="25"/>
+      <c r="G79" s="25"/>
+      <c r="H79" s="25"/>
+      <c r="I79" s="25"/>
+      <c r="J79" s="25"/>
+      <c r="K79" s="25"/>
+      <c r="L79" s="25"/>
+      <c r="M79" s="25"/>
+      <c r="N79" s="25"/>
+      <c r="O79" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="198">
+  <mergeCells count="199">
     <mergeCell ref="M3:O3"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="A8:A12"/>
     <mergeCell ref="B8:B12"/>
     <mergeCell ref="C8:C12"/>
     <mergeCell ref="E8:E12"/>
     <mergeCell ref="F8:F12"/>
     <mergeCell ref="G8:G12"/>
     <mergeCell ref="H8:H12"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="L8:L12"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="A21:A28"/>
@@ -4169,86 +4241,89 @@
     <mergeCell ref="J67:J69"/>
     <mergeCell ref="K67:K69"/>
     <mergeCell ref="G67:G69"/>
     <mergeCell ref="A70:A74"/>
     <mergeCell ref="L13:L20"/>
     <mergeCell ref="L21:L28"/>
     <mergeCell ref="L29:L35"/>
     <mergeCell ref="L36:L41"/>
     <mergeCell ref="L42:L48"/>
     <mergeCell ref="L49:L55"/>
     <mergeCell ref="L56:L60"/>
     <mergeCell ref="L61:L63"/>
     <mergeCell ref="L64:L66"/>
     <mergeCell ref="N15:N20"/>
     <mergeCell ref="M21:M28"/>
     <mergeCell ref="N21:N28"/>
     <mergeCell ref="M13:M20"/>
     <mergeCell ref="M8:M12"/>
     <mergeCell ref="N30:N31"/>
     <mergeCell ref="O30:O31"/>
     <mergeCell ref="M29:M35"/>
     <mergeCell ref="O9:O12"/>
     <mergeCell ref="N8:N11"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="O14:O20"/>
-    <mergeCell ref="D36:D37"/>
-[...3 lines deleted...]
-    <mergeCell ref="M49:M55"/>
     <mergeCell ref="D50:D51"/>
     <mergeCell ref="N52:N55"/>
     <mergeCell ref="D43:D45"/>
     <mergeCell ref="C21:C28"/>
     <mergeCell ref="G49:G55"/>
     <mergeCell ref="K42:K48"/>
     <mergeCell ref="H36:H41"/>
     <mergeCell ref="I36:I41"/>
     <mergeCell ref="J36:J41"/>
     <mergeCell ref="K36:K41"/>
+    <mergeCell ref="A79:O79"/>
     <mergeCell ref="N73:N74"/>
     <mergeCell ref="N76:N77"/>
     <mergeCell ref="O21:O28"/>
     <mergeCell ref="N57:N58"/>
     <mergeCell ref="M56:M60"/>
     <mergeCell ref="O56:O60"/>
     <mergeCell ref="M61:M63"/>
     <mergeCell ref="M64:M66"/>
     <mergeCell ref="N64:N65"/>
     <mergeCell ref="O64:O65"/>
     <mergeCell ref="N70:N71"/>
     <mergeCell ref="O37:O41"/>
     <mergeCell ref="O67:O68"/>
     <mergeCell ref="M67:M68"/>
     <mergeCell ref="N67:N68"/>
     <mergeCell ref="N32:N35"/>
     <mergeCell ref="O32:O35"/>
     <mergeCell ref="N59:N60"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="M36:M41"/>
+    <mergeCell ref="M42:M48"/>
+    <mergeCell ref="N45:N48"/>
+    <mergeCell ref="M49:M55"/>
   </mergeCells>
-  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0" bottom="0.19685039370078741" header="0" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0.196850393700787"/>
+  <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>